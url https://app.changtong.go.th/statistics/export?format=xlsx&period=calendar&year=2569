--- v0 (2026-06-22)
+++ v1 (2026-09-03)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="สถิติ" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'สถิติ'!$A$4:$N$33</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'สถิติ'!$A$4:$N$34</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>รายงานสถิติการให้บริการระบบ One Stop Service</t>
   </si>
   <si>
     <t>ปีปฏิทิน พ.ศ. 2569 | หน่วยงานที่แสดง : ทุกกอง</t>
   </si>
   <si>
     <t>ประเภทคำร้อง</t>
   </si>
   <si>
     <t>ม.ค.</t>
   </si>
   <si>
     <t>ก.พ.</t>
   </si>
   <si>
     <t>มี.ค.</t>
   </si>
   <si>
     <t>เม.ย.</t>
   </si>
   <si>
     <t>พ.ค.</t>
   </si>
   <si>
@@ -67,132 +67,135 @@
   <si>
     <t>ก.ค.</t>
   </si>
   <si>
     <t>ส.ค.</t>
   </si>
   <si>
     <t>ก.ย.</t>
   </si>
   <si>
     <t>ต.ค.</t>
   </si>
   <si>
     <t>พ.ย.</t>
   </si>
   <si>
     <t>ธ.ค.</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
     <t>สำนักปลัด</t>
   </si>
   <si>
+    <t>แจ้งขอสนับสนุนตัดกิ่งไม้ (พื้นที่สาธารณะ)</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>แจ้งขอสนับสนุนรถบรรทุกน้ำ สำหรับดันท่อ รางระบายน้ำ</t>
+  </si>
+  <si>
     <t>แจ้งขอสนับสนุนรถบรรทุกน้ำ สำหรับล้างทำความสะอาด</t>
   </si>
   <si>
-    <t>—</t>
-[...1 lines deleted...]
-  <si>
     <t>แจ้งขอสนับสนุนรถบรรทุกน้ำ สำหรับอุปโภคบริโภค</t>
   </si>
   <si>
     <t>แจ้งคำร้องทั่วไป สำนักปลัด</t>
   </si>
   <si>
+    <t>กองช่าง</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตก่อสร้างอาคาร</t>
+  </si>
+  <si>
+    <t>แจ้งซ่อมถนน ไหล่ทาง สะพาน</t>
+  </si>
+  <si>
+    <t>แจ้งซ่อมไฟฟ้าสาธารณะ</t>
+  </si>
+  <si>
+    <t>กองคลัง</t>
+  </si>
+  <si>
+    <t>แจ้งชำระภาษีออนไลน์</t>
+  </si>
+  <si>
+    <t>กองการศึกษา</t>
+  </si>
+  <si>
+    <t>ลงทะเบียนรับสมัครเด็กเล็ก เพื่อเข้าเรียนในศูนย์พัฒนาเด็กเล็ก</t>
+  </si>
+  <si>
+    <t>แจ้งขอหนังสือรับรองการเรียนเด็กเล็ก</t>
+  </si>
+  <si>
+    <t>กองสาธารณสุขและสิ่งแวดล้อม</t>
+  </si>
+  <si>
+    <t>ลงทะเบียนสัตว์เลี้ยง (สุนัขและแมว) เพื่อรับวัคซีนป้องกันโรคพิษสุนัขบ้า</t>
+  </si>
+  <si>
+    <t>แจ้งขอยกเลิกจัดเก็บขยะมูลฝอย</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตกระทำการโฆษณา (ป้าย)</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตประกอบกิจการจำหน่ายสินค้าในที่สาธารณะ</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตประกอบกิจการตลาด</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตประกอบกิจการที่เป็นอันตรายต่อสุขภาพ</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตประกอบกิจการรับทำการเก็บ ขนส่งปฏิกูลมูลฝอย</t>
+  </si>
+  <si>
+    <t>แจ้งขออนุญาตประกอบกิจการสถานที่จำหน่ายอาหารหรือสะสมอาหาร</t>
+  </si>
+  <si>
+    <t>แจ้งจัดเก็บขยะมูลฝอย</t>
+  </si>
+  <si>
+    <t>กองสวัสดิการสังคม</t>
+  </si>
+  <si>
+    <t>แบบขอรับสิทธิเงินอุดหนุนเพื่อการเลี้ยงดูเด็กแรกเกิด</t>
+  </si>
+  <si>
     <t>แบบคำขอลงทะเบียนรับเงินเบี้ยความพิการ</t>
   </si>
   <si>
     <t>แบบคำขอลงทะเบียนรับเงินเบี้ยยังชีพผู้สูงอายุ</t>
-  </si>
-[...64 lines deleted...]
-    <t>แจ้งจัดเก็บขยะมูลฝอย</t>
   </si>
   <si>
     <t>รวมทั้งสิ้น</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="TH Sarabun New"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -304,77 +307,71 @@
       </top>
       <bottom style="thin">
         <color rgb="FFE2E8F0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF93C5FD"/>
       </left>
       <right style="thin">
         <color rgb="FF93C5FD"/>
       </right>
       <top style="thin">
         <color rgb="FF93C5FD"/>
       </top>
       <bottom style="thin">
         <color rgb="FF93C5FD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="3" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="3" fillId="0" borderId="3" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="4" numFmtId="3" fillId="4" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -643,55 +640,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="1" ySplit="4" activePane="bottomRight" state="frozen" topLeftCell="B5"/>
-      <selection pane="bottomRight" activeCell="A33" sqref="A33"/>
+      <selection pane="bottomRight" activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="10" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="10" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="10" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="10" max="10" width="10" customWidth="true" style="0"/>
     <col min="11" max="11" width="10" customWidth="true" style="0"/>
     <col min="12" max="12" width="10" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -847,73 +844,73 @@
         <v>18</v>
       </c>
       <c r="N7" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="6" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G8" s="7">
-        <v>1</v>
+      <c r="G8" s="5" t="s">
+        <v>18</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="7">
-        <v>1</v>
+      <c r="N8" s="5" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="5" t="s">
@@ -1111,322 +1108,322 @@
         <v>18</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:14">
-      <c r="A15" s="6" t="s">
+      <c r="A15" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="4"/>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:14">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="4"/>
-[...11 lines deleted...]
-      <c r="N16" s="4"/>
+      <c r="B16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="6" t="s">
+      <c r="A17" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="5" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4"/>
+      <c r="N17" s="4"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N18" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="4" t="s">
+      <c r="A19" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="4"/>
-[...11 lines deleted...]
-      <c r="N19" s="4"/>
+      <c r="B19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="6" t="s">
+      <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B20" s="5" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="4"/>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N21" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="4" t="s">
+      <c r="A22" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B22" s="4"/>
-[...11 lines deleted...]
-      <c r="N22" s="4"/>
+      <c r="B22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>18</v>
@@ -1693,92 +1690,66 @@
         <v>18</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N29" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="6" t="s">
+      <c r="A30" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="5" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="B30" s="4"/>
+      <c r="C30" s="4"/>
+      <c r="D30" s="4"/>
+      <c r="E30" s="4"/>
+      <c r="F30" s="4"/>
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+      <c r="I30" s="4"/>
+      <c r="J30" s="4"/>
+      <c r="K30" s="4"/>
+      <c r="L30" s="4"/>
+      <c r="M30" s="4"/>
+      <c r="N30" s="4"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>18</v>
@@ -1825,103 +1796,148 @@
         <v>18</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="J32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="L32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>18</v>
       </c>
       <c r="N32" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:14">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="B33" s="8" t="s">
-[...36 lines deleted...]
-        <v>1</v>
+      <c r="B33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14">
+      <c r="A34" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="L34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="M34" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="N34" s="7" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A4:N33"/>
+  <autoFilter ref="A4:N34"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:N5"/>
     <mergeCell ref="A11:N11"/>
-    <mergeCell ref="A16:N16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>สถิติ</vt:lpstr>